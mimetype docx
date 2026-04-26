--- v0 (2025-12-11)
+++ v1 (2026-04-26)
@@ -1921,172 +1921,179 @@
       <w:tr w:rsidR="00E42685" w14:paraId="470E48BC" w14:textId="77777777" w:rsidTr="002324C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17EBEAB2" w14:textId="1FA956FD" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
             <w:r>
               <w:t>RHB PO 534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="509763CA" w14:textId="5E29A721" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
             <w:r>
               <w:t>Spinal Orthotics II: Scoliosis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADC0DE7" w14:textId="7EFD8104" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+          <w:p w14:paraId="5ADC0DE7" w14:textId="090A29E1" w:rsidR="00E42685" w:rsidRDefault="00D70FAB" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E42685" w14:paraId="4AD56129" w14:textId="77777777" w:rsidTr="002324C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A092AC5" w14:textId="70AB9B20" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>RHB PO 583</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6300" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CBA6C35" w14:textId="01058E27" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>Evidence-Based Practice I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36D60046" w14:textId="4D2B2278" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
             <w:r>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E42685" w14:paraId="4AD56129" w14:textId="77777777" w:rsidTr="002324C3">
-[...6 lines deleted...]
-              <w:t>RHB PO 583</w:t>
+      <w:tr w:rsidR="00E42685" w14:paraId="7CAF3D9B" w14:textId="77777777" w:rsidTr="002324C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FD32AA" w14:textId="1FF5E0A6" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>RHB PO 563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CBA6C35" w14:textId="01058E27" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
-[...1 lines deleted...]
-              <w:t>Evidence-Based Practice I</w:t>
+          <w:p w14:paraId="6A8D9C9D" w14:textId="326AE6C0" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>Clinical Rotation III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D60046" w14:textId="4D2B2278" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
-[...13 lines deleted...]
-              <w:t>RHB PO 563</w:t>
+          <w:p w14:paraId="55BE32C9" w14:textId="4A231529" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E42685" w:rsidRPr="00BB6E22" w14:paraId="786908ED" w14:textId="77777777" w:rsidTr="002324C3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DB556C" w14:textId="49156C89" w:rsidR="00E42685" w:rsidRPr="00BB6E22" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6E22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8D9C9D" w14:textId="326AE6C0" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1E6902A7" w14:textId="77777777" w:rsidR="00E42685" w:rsidRPr="00BB6E22" w:rsidRDefault="00E42685" w:rsidP="00570BA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55BE32C9" w14:textId="4A231529" w:rsidR="00E42685" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
-            <w:r>
+          <w:p w14:paraId="3D978228" w14:textId="1040F214" w:rsidR="00E42685" w:rsidRPr="00BB6E22" w:rsidRDefault="00AF7154" w:rsidP="00570BA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB6E22">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t>15</w:t>
+            <w:r w:rsidR="00D70FAB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C914E47" w14:textId="1AB4265A" w:rsidR="00E42685" w:rsidRPr="00BB6E22" w:rsidRDefault="00E42685" w:rsidP="00E42685">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB6E22">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Spring Quarter Year 2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2390,71 +2397,90 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total Program Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7682CF42" w14:textId="4D63326C" w:rsidR="00BB6E22" w:rsidRPr="00BB6E22" w:rsidRDefault="00BB6E22" w:rsidP="00570BA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1356001B" w14:textId="50B554A6" w:rsidR="00BB6E22" w:rsidRPr="00BB6E22" w:rsidRDefault="00BB6E22" w:rsidP="00570BA4">
+          <w:p w14:paraId="1356001B" w14:textId="0644A9F8" w:rsidR="00BB6E22" w:rsidRPr="00BB6E22" w:rsidRDefault="00BB6E22" w:rsidP="00570BA4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB6E22">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>114</w:t>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00D70FAB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B73C043" w14:textId="77777777" w:rsidR="00E42685" w:rsidRPr="00E42685" w:rsidRDefault="00E42685" w:rsidP="00E42685"/>
-    <w:p w14:paraId="02C7BFD3" w14:textId="77777777" w:rsidR="00E42685" w:rsidRDefault="00E42685"/>
-    <w:sectPr w:rsidR="00E42685">
+    <w:p w14:paraId="02C7BFD3" w14:textId="231CC1D5" w:rsidR="00E42685" w:rsidRPr="00D70FAB" w:rsidRDefault="00D70FAB">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70FAB">
+        <w:rPr>
+          <w:color w:val="E8E8E8" w:themeColor="background2"/>
+        </w:rPr>
+        <w:t>Rev 4/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E42685" w:rsidRPr="00D70FAB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
@@ -2462,56 +2488,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E42685"/>
     <w:rsid w:val="0006504F"/>
     <w:rsid w:val="002324C3"/>
+    <w:rsid w:val="00236F25"/>
     <w:rsid w:val="003A2EDA"/>
     <w:rsid w:val="00600FAA"/>
     <w:rsid w:val="006538FC"/>
     <w:rsid w:val="00873495"/>
     <w:rsid w:val="00AF7154"/>
     <w:rsid w:val="00BB6E22"/>
+    <w:rsid w:val="00D70FAB"/>
     <w:rsid w:val="00E42685"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3769,69 +3797,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>392</Words>
-  <Characters>2241</Characters>
+  <Words>454</Words>
+  <Characters>2189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>203</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2628</CharactersWithSpaces>
+  <CharactersWithSpaces>2440</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Victoria S. Corrin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>